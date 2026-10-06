--- v0 (2026-08-04)
+++ v1 (2026-10-06)
@@ -410,106 +410,109 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Q3"/>
+  <dimension ref="A1:R3"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
-        <v>Employee Name</v>
+        <v>Eemployee Name</v>
       </c>
       <c r="B1" t="str">
         <v>Email</v>
       </c>
       <c r="C1" t="str">
         <v>Employee ID</v>
       </c>
       <c r="D1" t="str">
         <v>Designation</v>
       </c>
       <c r="E1" t="str">
         <v>Department</v>
       </c>
       <c r="F1" t="str">
         <v>Date of Joining</v>
       </c>
       <c r="G1" t="str">
         <v>PAN Number</v>
       </c>
       <c r="H1" t="str">
         <v>Bank Name</v>
       </c>
       <c r="I1" t="str">
         <v>Account Number</v>
       </c>
       <c r="J1" t="str">
         <v>IFSC Code</v>
       </c>
       <c r="K1" t="str">
-        <v>Pay Period</v>
+        <v>Pasy Period</v>
       </c>
       <c r="L1" t="str">
         <v>Working Days</v>
       </c>
       <c r="M1" t="str">
         <v>Present Days</v>
       </c>
       <c r="N1" t="str">
         <v>Salary</v>
       </c>
       <c r="O1" t="str">
-        <v>CTC</v>
+        <v>Basic</v>
       </c>
       <c r="P1" t="str">
         <v>House Rent</v>
       </c>
       <c r="Q1" t="str">
         <v>Other</v>
+      </c>
+      <c r="R1" t="str">
+        <v>Net Pay</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>Vimal Paulson Pinheiro</v>
       </c>
       <c r="B2" t="str">
         <v>vimal@example.com</v>
       </c>
       <c r="C2" t="str">
         <v>CNESS#0020</v>
       </c>
       <c r="D2" t="str">
         <v>Sr. Associate - Flutter Development</v>
       </c>
       <c r="E2" t="str">
         <v>Development</v>
       </c>
       <c r="F2" t="str">
         <v>17/12/2025</v>
       </c>
       <c r="G2" t="str">
         <v>BQBPV0910N</v>
       </c>
       <c r="H2" t="str">
@@ -520,50 +523,53 @@
       </c>
       <c r="J2" t="str">
         <v>SBIN0009121</v>
       </c>
       <c r="K2" t="str">
         <v>January 2026</v>
       </c>
       <c r="L2">
         <v>24</v>
       </c>
       <c r="M2">
         <v>24</v>
       </c>
       <c r="N2">
         <v>70000</v>
       </c>
       <c r="O2">
         <v>35000</v>
       </c>
       <c r="P2">
         <v>17500</v>
       </c>
       <c r="Q2">
         <v>17500</v>
       </c>
+      <c r="R2">
+        <v>69800</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Jane Doe</v>
       </c>
       <c r="B3" t="str">
         <v>jane@example.com</v>
       </c>
       <c r="C3" t="str">
         <v>CNESS#0021</v>
       </c>
       <c r="D3" t="str">
         <v>Software Engineer</v>
       </c>
       <c r="E3" t="str">
         <v>Development</v>
       </c>
       <c r="F3" t="str">
         <v>01/06/2024</v>
       </c>
       <c r="G3" t="str">
         <v>ABCDE1234F</v>
       </c>
       <c r="H3" t="str">
         <v>HDFC Bank</v>
@@ -573,54 +579,57 @@
       </c>
       <c r="J3" t="str">
         <v>HDFC0001234</v>
       </c>
       <c r="K3" t="str">
         <v>January 2026</v>
       </c>
       <c r="L3">
         <v>24</v>
       </c>
       <c r="M3">
         <v>22</v>
       </c>
       <c r="N3">
         <v>60000</v>
       </c>
       <c r="O3">
         <v>30000</v>
       </c>
       <c r="P3">
         <v>15000</v>
       </c>
       <c r="Q3">
         <v>15000</v>
       </c>
+      <c r="R3">
+        <v>59800</v>
+      </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:Q3"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:R3"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Employees</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 